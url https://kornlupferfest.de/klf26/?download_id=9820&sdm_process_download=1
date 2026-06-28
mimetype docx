--- v0 (2025-12-31)
+++ v1 (2026-06-28)
@@ -1,1996 +1,2298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5992E918" w14:textId="73DEE515" w:rsidR="0046785A" w:rsidRPr="0046785A" w:rsidRDefault="00AF2F70" w:rsidP="0046785A">
+    <w:p w14:paraId="5992E918" w14:textId="77FBF792" w:rsidR="0046785A" w:rsidRPr="0046785A" w:rsidRDefault="00AF2F70" w:rsidP="0046785A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Offenauer </w:t>
       </w:r>
       <w:r w:rsidR="0046785A" w:rsidRPr="0046785A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kornlupferfest 202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF4960">
+      <w:r w:rsidR="00176B7A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74051455" w14:textId="77777777" w:rsidR="0046785A" w:rsidRPr="0046785A" w:rsidRDefault="0046785A" w:rsidP="0046785A">
+    <w:p w14:paraId="74051455" w14:textId="34E770A8" w:rsidR="0046785A" w:rsidRPr="0046785A" w:rsidRDefault="0046785A" w:rsidP="0046785A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0046785A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pressetext</w:t>
       </w:r>
+      <w:r w:rsidR="00EB4868">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="01EA0030" w14:textId="77777777" w:rsidR="0046785A" w:rsidRDefault="0046785A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0915D5EE" w14:textId="68C06A3B" w:rsidR="0090590C" w:rsidRPr="00204973" w:rsidRDefault="00FF4960">
+    <w:p w14:paraId="0915D5EE" w14:textId="6D470EFF" w:rsidR="0090590C" w:rsidRPr="00D05C2E" w:rsidRDefault="00D73DA4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00D05C2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Erneut b</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005156D6" w:rsidRPr="00204973">
+        <w:t xml:space="preserve">Feiern </w:t>
+      </w:r>
+      <w:r w:rsidR="00B665AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>eliebtestes Fest der Region</w:t>
+        <w:t>direkt am Neckarstrand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BCD08D" w14:textId="5857234E" w:rsidR="00886695" w:rsidRPr="00204973" w:rsidRDefault="00B96821">
+    <w:p w14:paraId="25BCD08D" w14:textId="2E110298" w:rsidR="00886695" w:rsidRPr="00204973" w:rsidRDefault="00B96821">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00204973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Vom </w:t>
       </w:r>
       <w:r w:rsidR="00FF4960" w:rsidRPr="00204973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>19</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00176B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003715C0" w:rsidRPr="00204973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>. bis 2</w:t>
       </w:r>
+      <w:r w:rsidR="00176B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00886695" w:rsidRPr="00204973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Juli </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>bitten</w:t>
+      </w:r>
+      <w:r w:rsidR="00886695" w:rsidRPr="00204973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44821" w:rsidRPr="00204973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Offenauer Vereine </w:t>
+      </w:r>
       <w:r w:rsidR="00FF4960" w:rsidRPr="00204973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00886695" w:rsidRPr="00204973">
+        <w:t xml:space="preserve">zum schönsten Gemeindefest in der Region </w:t>
+      </w:r>
+      <w:r w:rsidR="00B665AD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>. Juli laden die</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>– Mit Rocknacht und Wettbewerb im Fischerstechen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57996776" w14:textId="2F4B32F5" w:rsidR="003715C0" w:rsidRPr="00204973" w:rsidRDefault="00802A45">
+    <w:p w14:paraId="1FA66701" w14:textId="79C07D05" w:rsidR="005B4EEE" w:rsidRPr="008B118D" w:rsidRDefault="00B665AD" w:rsidP="00E515DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204973">
-[...164 lines deleted...]
-        <w:t>“.</w:t>
+      <w:r w:rsidRPr="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3841" w:rsidRPr="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lles am und im Fluss ist in Offenau am vorletzten Wochenende im Juli: Zum </w:t>
+      </w:r>
+      <w:r w:rsidR="006A770A" w:rsidRPr="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mittlerweile 48. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3841" w:rsidRPr="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kornlupferfest</w:t>
+      </w:r>
+      <w:r w:rsidR="006A770A" w:rsidRPr="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4EEE" w:rsidRPr="005B4EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>lädt der Arbeitskreis Offenauer Vereine vom 18. bis 20. Juli unter der Schirmherrschaft von Bürgermeister Michael Folk an die lange Johann-Michl-Promenade ein.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4EEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B118D" w:rsidRPr="00172FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die 30. Ausgabe der Kornlupfer-Rocknacht und der 13. Wettbewerb im Fischerstechen begleiten </w:t>
+      </w:r>
+      <w:r w:rsidR="00172FA5" w:rsidRPr="00172FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>die Traditionsveranstaltung am Neckarstrand.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00172FA5" w:rsidRPr="00172FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Längst begeistert das KLF, wie der Publikumsmagnet liebevoll genannt wird, über die Offenauer Gemeindegrenzen hi</w:t>
+      </w:r>
+      <w:r w:rsidR="000509FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nweg</w:t>
+      </w:r>
+      <w:r w:rsidR="00172FA5" w:rsidRPr="00172FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In einer Zeitungsumfrage wählten </w:t>
+      </w:r>
+      <w:r w:rsidR="00A35B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ihn </w:t>
+      </w:r>
+      <w:r w:rsidR="00172FA5" w:rsidRPr="00172FA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>die Leserinnen und Leser bereits zum zweiten Mal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf Platz 1 in der Kategorie der schönsten Stadt- und Gemeindefeste der Region.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3322F7F1" w14:textId="708AD005" w:rsidR="008137DD" w:rsidRPr="00204973" w:rsidRDefault="003715C0">
+    <w:p w14:paraId="3322F7F1" w14:textId="50AFB4A9" w:rsidR="008137DD" w:rsidRPr="00781EB1" w:rsidRDefault="003715C0" w:rsidP="00E515DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Köstlichkeiten für alle Sinne</w:t>
       </w:r>
-      <w:r w:rsidR="00041A9A" w:rsidRPr="00204973">
-[...35 lines deleted...]
-      <w:r w:rsidR="00A174D5" w:rsidRPr="00204973">
+      <w:r w:rsidR="00041A9A" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Drei</w:t>
+      </w:r>
+      <w:r w:rsidR="008137DD" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lang </w:t>
+      </w:r>
+      <w:r w:rsidR="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wetteifern </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>kulinarische Köstlichkeiten aus Grill und Pfanne,</w:t>
+      </w:r>
+      <w:r w:rsidR="00041A9A" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">besondere Mittagsangebote, </w:t>
       </w:r>
-      <w:r w:rsidR="008137DD" w:rsidRPr="00204973">
+      <w:r w:rsidR="008137DD" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Musikbands sowie </w:t>
       </w:r>
-      <w:r w:rsidR="00041A9A" w:rsidRPr="00204973">
+      <w:r w:rsidR="00041A9A" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>zahlreiche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kinderattraktionen um die Gunst der großen und kleinen Gäste.</w:t>
       </w:r>
-      <w:r w:rsidR="00D42892" w:rsidRPr="00204973">
-[...29 lines deleted...]
-      <w:r w:rsidR="00D42892" w:rsidRPr="00204973">
+      <w:r w:rsidR="00D42892" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gleichermaßen nach dem Geschmack von Wasser- und Landratten unter den Besuchern </w:t>
+      </w:r>
+      <w:r w:rsidR="00B665AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42892" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
-      <w:r w:rsidR="00041A9A" w:rsidRPr="00204973">
+      <w:r w:rsidR="00041A9A" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Fahrten mit dem </w:t>
       </w:r>
-      <w:r w:rsidR="00FF4960" w:rsidRPr="00204973">
+      <w:r w:rsidR="00FF4960" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">kreisrunden </w:t>
       </w:r>
-      <w:r w:rsidR="00041A9A" w:rsidRPr="00204973">
+      <w:r w:rsidR="00041A9A" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Tube-Boot und das Kornlupfer-Fischerstechen</w:t>
       </w:r>
-      <w:r w:rsidR="00D42892" w:rsidRPr="00204973">
+      <w:r w:rsidR="00D42892" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8EA114" w14:textId="43A02446" w:rsidR="00041A9A" w:rsidRPr="00204973" w:rsidRDefault="003715C0">
+    <w:p w14:paraId="5F8EA114" w14:textId="43A02446" w:rsidR="00041A9A" w:rsidRPr="00781EB1" w:rsidRDefault="003715C0" w:rsidP="00E515DE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Bunte Lichterketten</w:t>
       </w:r>
-      <w:r w:rsidR="00041A9A" w:rsidRPr="00204973">
+      <w:r w:rsidR="00041A9A" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> rechts und links des Neckarufers sowie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> lodernde Fackeln verwandeln das </w:t>
       </w:r>
-      <w:r w:rsidR="001A5282" w:rsidRPr="00204973">
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Veranstaltungs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">gelände am Abend </w:t>
       </w:r>
-      <w:r w:rsidR="00802A45" w:rsidRPr="00204973">
+      <w:r w:rsidR="00802A45" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>in eine</w:t>
       </w:r>
-      <w:r w:rsidR="00041A9A" w:rsidRPr="00204973">
+      <w:r w:rsidR="00041A9A" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>glitzernde Fes</w:t>
       </w:r>
-      <w:r w:rsidR="0040235B" w:rsidRPr="00204973">
+      <w:r w:rsidR="0040235B" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">tlesmeile. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FB17D7" w14:textId="46FFDE3A" w:rsidR="00B662E5" w:rsidRPr="00204973" w:rsidRDefault="00B15492" w:rsidP="005156D6">
+    <w:p w14:paraId="66FB17D7" w14:textId="2B3AC857" w:rsidR="00B662E5" w:rsidRPr="00781EB1" w:rsidRDefault="00B15492" w:rsidP="00E515DE">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Musik satt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
-[...6 lines deleted...]
-      <w:r w:rsidR="005907D2" w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005907D2" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="004F1BA7" w:rsidRPr="00204973">
+      <w:r w:rsidR="004F1BA7" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="005907D2" w:rsidRPr="00204973">
+      <w:r w:rsidR="005907D2" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Offenauer </w:t>
       </w:r>
-      <w:r w:rsidR="004F1BA7" w:rsidRPr="00204973">
+      <w:r w:rsidR="004F1BA7" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">KLF </w:t>
       </w:r>
-      <w:r w:rsidR="005907D2" w:rsidRPr="00204973">
-[...26 lines deleted...]
-      <w:r w:rsidR="001A5282" w:rsidRPr="00204973">
+      <w:r w:rsidR="005907D2" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist ein Fest für alle Sinne. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32DD4" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Zehn</w:t>
+      </w:r>
+      <w:r w:rsidR="005907D2" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bands</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB171C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, Kapellen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22993" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und DJs, verteilt über </w:t>
+      </w:r>
+      <w:r w:rsidR="00D32DD4" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>fünf</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Spiels</w:t>
       </w:r>
-      <w:r w:rsidR="00633031" w:rsidRPr="00204973">
+      <w:r w:rsidR="00633031" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tätte</w:t>
       </w:r>
-      <w:r w:rsidR="001A5282" w:rsidRPr="00204973">
+      <w:r w:rsidR="00D32DD4" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00B662E5" w:rsidRPr="00204973">
+      <w:r w:rsidR="00B662E5" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>stillen</w:t>
       </w:r>
-      <w:r w:rsidR="007D4762" w:rsidRPr="00204973">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">an drei Tagen </w:t>
       </w:r>
-      <w:r w:rsidR="007D4762" w:rsidRPr="00204973">
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">den akustischen Hunger der </w:t>
       </w:r>
-      <w:r w:rsidR="00C51058" w:rsidRPr="00204973">
+      <w:r w:rsidR="00C51058" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidR="007D4762" w:rsidRPr="00204973">
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">esucher nach </w:t>
       </w:r>
-      <w:r w:rsidR="00B43016" w:rsidRPr="00204973">
+      <w:r w:rsidR="00B43016" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Rock und Pop, nach Discobeat</w:t>
       </w:r>
-      <w:r w:rsidR="007D4762" w:rsidRPr="00204973">
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> und </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
+      <w:r w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">gepflegter </w:t>
       </w:r>
-      <w:r w:rsidR="007D4762" w:rsidRPr="00204973">
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Blasmusik.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6737A7" w14:textId="48F480B9" w:rsidR="00087C97" w:rsidRPr="00204973" w:rsidRDefault="00B15492" w:rsidP="005156D6">
+    <w:p w14:paraId="5D98DD99" w14:textId="2C0847FF" w:rsidR="00EB02EF" w:rsidRPr="00781EB1" w:rsidRDefault="00D32DD4" w:rsidP="00E515DE">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204973">
-[...49 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Zur 30. Kornlupfer-Rocknacht am Samstagabend gratulieren „Shadows Revenge“ aus Hohenlohe</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02EF" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit kräftigen Gitarrensounds, dynamischen Rhythmen von Bass und Schlagzeug und mehrstimmigem Gesang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Die</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02EF" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partyband aus Hohenlohe um Frontfrau Nicole </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB02EF" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ist auf dem KLF ein gern gesehener Gast, und bringt dem Jubilar nicht nur ein Ständchen, sondern einen ganzen Strauß an Hits aus der großen und weiten Rockwelt mit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1706FCA1" w14:textId="475B4876" w:rsidR="00087C97" w:rsidRPr="00781EB1" w:rsidRDefault="00B15492" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:pStyle w:val="StandardWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fruchtige Cocktails, ein kühles Bier oder eine prickelnde Cola empfehlen </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sich als Begleiter am </w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kornlupferfest-Sonntagabend auf der großen </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB171C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Holzt</w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>errasse über de</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0548B" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m Fluss.</w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In der Formation „Thi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9235F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sty Two</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0548B" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alias B.S.'N' M.</w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9235F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>liefern die beiden</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vollblutmusiker Bernhard Storz und Sascha Körner aus Neckarsulm</w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ab 18 Uhr den perfekten Backgroundsound zur Urlaubsstimmung am Offenauer Neckarstrand. Viel brauch</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0548B" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t das Duo</w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dazu nicht, zwei Gitarren und zwei Stimmen reichen völlig aus, um </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3FFC" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
+      <w:r w:rsidR="00B662E5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00087C97" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publikum mitzureißen. – pure handcrafted music eben. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FD97D7" w14:textId="29845B56" w:rsidR="00E32C4D" w:rsidRPr="00781EB1" w:rsidRDefault="00E32C4D" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Und auch die Blaskapellen aus Offenau, Bad Friedrichshall und </w:t>
+      </w:r>
+      <w:r w:rsidR="0048558D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Bachenau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sorgen mit ihrer Musik für beste Stimmung und</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BA7" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> selbstbewusste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BA7" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>KLF-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tradition</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6002" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an allen </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3A1E" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>drei</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6002" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Veranstaltungs</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6002" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00204973">
-[...40 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    </w:p>
+    <w:p w14:paraId="4BB70020" w14:textId="7BEA4F43" w:rsidR="007D4762" w:rsidRPr="00781EB1" w:rsidRDefault="00B15492" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Freibier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den offiziellen Auftakt zum Kornlupferfest bildet am Samstag um 19 Uhr der Einmarsch aller am Fest beteiligten örtlichen Vereine, der Traditionsfiguren und Gruppen unter Beteiligung des </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Kolping-Jugendblasorchesters mit anschließendem </w:t>
+      </w:r>
+      <w:r w:rsidR="005365A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fassanstich durch Landrat Norbert Heuser und </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4762" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Freibierausschank</w:t>
+      </w:r>
+      <w:r w:rsidR="0048558D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um 19.15 Uhr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0B20A7" w14:textId="1693477D" w:rsidR="00FB171C" w:rsidRPr="00781EB1" w:rsidRDefault="00F97F1F" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Buchstäblich eingeläutet wird der sonntägliche Festtag –mit einem ökumenischen Gottesdienst in der dem Festplatz unmittelbar benachbarten Barockkirche St. Alban</w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> um 10.30 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Der Flohmarkt auf dem Kirchplatz lockt </w:t>
+      </w:r>
+      <w:r w:rsidR="0048558D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bereits </w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ab 10 Uhr </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Frühaufsteher mit seinen Schätzen</w:t>
+      </w:r>
+      <w:r w:rsidR="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, ein zünftiges Weißwurstfrühstück stärkt die ersten hungrigen Gäste</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA11D4" w:rsidRPr="00204973">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA11D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091108D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Über ihre Angebote informieren der VdK Ortsverband Gundelsheim-Offenau und die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0091108D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vhs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0091108D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unterland.</w:t>
+      </w:r>
+      <w:r w:rsidR="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00355BF9" w:rsidRPr="00D2686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Die standesgemäße Klangkulisse dazu liefern, vor dem Hintergrund von Neckar und Spiegelwald, ab 11 Uhr die „Unterländer Alphornbläser“ mit ihren mächtigen Instrumenten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C30294" w14:textId="5D9D3FDB" w:rsidR="004C3A1E" w:rsidRPr="00781EB1" w:rsidRDefault="005907D2" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Recken gesucht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Handfest geht es am Kornlupferfest-Sonntag auf dem </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0548B" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Neckar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu. Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>reits zum 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0048558D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mal stürzen sich ab 13 Uhr beim </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kornlupfer-Fischerstechen verschiedene Bootsmannschaften in die </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0548B" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>luten und kämpfen um Ruhm und Ehre und den Kornlupfer-Wanderpokal. Wie bei einem mittelalterlichen Ritterturnier versuchen die Fischerstecher, die am Bug ihrer Ruderboote auf einem Podest stehen, mit einer drei Meter langen gepolsterten Stange den gegnerischen Stecher aus dem Gleichgewicht und ins Wasser zu bringen. Mal sehen, wer in diesem Jahr fest i</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">den </w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ätteln</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, pardon</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048558D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>den Turnierb</w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ooten</w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Kornelia“ und „Ährenfried“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sitzen bleibt.</w:t>
+      </w:r>
+      <w:r w:rsidR="00802A45" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die beiden </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27607" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wasserfahrzeuge</w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tragen die Namen der beiden </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>KLF-M</w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">askottchen, und ihre Recken zuverlässig zu </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5282" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidR="00365654" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Duellen auf den Neckarwellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5E04C4" w14:textId="649A3A2D" w:rsidR="00E32C4D" w:rsidRPr="00781EB1" w:rsidRDefault="005907D2" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zu rasanten </w:t>
+      </w:r>
+      <w:r w:rsidR="008069E5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3E48" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ahrten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3E48" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mit dem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008069E5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kreisrunden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Kornlupfer-Tube-Boot legen, parallel zum spannenden Fischerstechen</w:t>
+      </w:r>
+      <w:r w:rsidR="008069E5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ab 13 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008069E5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am großen Landungssteg </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>die Kapitäne des Motorbootclubs Mittlerer Neckar ab.</w:t>
+      </w:r>
+      <w:r w:rsidR="005156D6" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0310F6" w14:textId="136DC2D2" w:rsidR="00914D9D" w:rsidRPr="00781EB1" w:rsidRDefault="00E32C4D" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kinderspaß</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Groß</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf jeden Fall ganz anders heraus kommen die jüngeren </w:t>
+      </w:r>
+      <w:r w:rsidR="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gäste</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beim sonntäglichen Kinderschminken am Stand der </w:t>
+      </w:r>
+      <w:r w:rsidR="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Turnabteilung der TG Offenau.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hüpfburg</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strohburg </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sowie Wurf- und Geschicklichkeitsspiele </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>laden</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an allen drei Festtagen</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zum Mitmachen ein, und so </w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mancher größere Besucher würde auf der Kindereisenbahn gern eine</w:t>
+      </w:r>
+      <w:r w:rsidR="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="006A4F73" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unde mit drehen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7564CCEE" w14:textId="04D8CC80" w:rsidR="00E32C4D" w:rsidRDefault="00A8157C" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mittagstisch und Feuerwerk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zum traditionellen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00C31801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Siedfleischessen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00C31801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>bittet</w:t>
+      </w:r>
+      <w:r w:rsidR="00781EB1" w:rsidRPr="00C31801">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0091108D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>das Ko</w:t>
+      </w:r>
+      <w:r w:rsidR="005365A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="0091108D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ping-Blasorchester</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am Monta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>g, 2</w:t>
+      </w:r>
+      <w:r w:rsidR="0048558D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Juli, ab 12 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="0091108D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die Seniorinnen und Senioren sind ab 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gäste unter den schattigen Bäumen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41E30" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am Ufer bei den Turnern der Turngemeinde Offenau</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und lassen sich von Alleinunterhalter Ger</w:t>
+      </w:r>
+      <w:r w:rsidR="003347E2" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d Nester</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174D5" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in die rechte Festlesstimmung bringen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301A5D3A" w14:textId="60798EBA" w:rsidR="00D8572C" w:rsidRPr="00781EB1" w:rsidRDefault="00E32C4D" w:rsidP="00E515DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Für das musikalische Finale am legendären K</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3E48" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>LF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Montag sorgen </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3DC7" w:rsidRPr="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auf der </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3DC7" w:rsidRPr="00D2686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Neckarterrasse </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA11D4" w:rsidRPr="00D2686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ab 18.30 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA11D4" w:rsidRPr="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005365A8" w:rsidRPr="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rock- und Popformation</w:t>
+      </w:r>
+      <w:r w:rsidR="005365A8" w:rsidRPr="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Young Wave“ </w:t>
+      </w:r>
+      <w:r w:rsidR="00204973" w:rsidRPr="00355BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>der Musikschule Unterer Neckar</w:t>
+      </w:r>
+      <w:r w:rsidR="00204973" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sowie </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96026" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auf der Volleyball-Musikbühne </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ab 20 Uhr</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96026" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00914D9D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Band </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00914D9D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Polaroid</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7E55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00F41E30" w:rsidRPr="00204973">
-[...42 lines deleted...]
-        <w:t>TOP.</w:t>
+      <w:r w:rsidR="00D8572C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mit </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76A96" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeitlosen Rockhymnen von den </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C74" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>80er</w:t>
+      </w:r>
+      <w:r w:rsidR="00914D9D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bis heute</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8572C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und jeder Menge „smoke on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8572C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8572C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D8572C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>water</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D8572C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“ geben die sechs Musiker aus Bad Friedrichshall den Takt für den Countdown zum Festende vor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1706FCA1" w14:textId="096EE04D" w:rsidR="00087C97" w:rsidRPr="00204973" w:rsidRDefault="00087C97" w:rsidP="00087C97">
+    <w:p w14:paraId="00153668" w14:textId="013DF80C" w:rsidR="00DB2B2A" w:rsidRPr="005B4EEE" w:rsidRDefault="004A7E55" w:rsidP="00DB2B2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00204973">
-[...81 lines deleted...]
-        <w:t xml:space="preserve">Publikum mitzureißen. – pure handcrafted music eben. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="004A07E7" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inen </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3E48" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>knallbunten</w:t>
+      </w:r>
+      <w:r w:rsidR="004A07E7" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schlussakkord </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51058" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>an das</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8157C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0048558D" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8157C" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Offenauer Kornlupferfest auf dem schönsten Festplatz in der Region Heilbronn-Franken direkt am </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Neckarstrand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setzt gegen 22.30 Uhr das große Brillantfeuerwerk</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (her)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FD97D7" w14:textId="46E22247" w:rsidR="00E32C4D" w:rsidRPr="00204973" w:rsidRDefault="00E32C4D">
-[...732 lines deleted...]
-    <w:p w14:paraId="48D4D799" w14:textId="77777777" w:rsidR="00F97F1F" w:rsidRPr="00A9235F" w:rsidRDefault="00F97F1F">
+    <w:p w14:paraId="48D4D799" w14:textId="4FC49D51" w:rsidR="00F97F1F" w:rsidRPr="00781EB1" w:rsidRDefault="00F97F1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F97F1F" w:rsidRPr="00A9235F">
+    <w:sectPr w:rsidR="00F97F1F" w:rsidRPr="00781EB1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00886695"/>
     <w:rsid w:val="00041A9A"/>
+    <w:rsid w:val="000509FC"/>
     <w:rsid w:val="00087C97"/>
     <w:rsid w:val="000D0C36"/>
     <w:rsid w:val="0011104E"/>
+    <w:rsid w:val="00172FA5"/>
+    <w:rsid w:val="00176B7A"/>
+    <w:rsid w:val="001A3963"/>
     <w:rsid w:val="001A5282"/>
     <w:rsid w:val="00204973"/>
     <w:rsid w:val="0022373E"/>
     <w:rsid w:val="0024460E"/>
     <w:rsid w:val="00251C1E"/>
     <w:rsid w:val="002F3B37"/>
     <w:rsid w:val="003347E2"/>
+    <w:rsid w:val="003467CD"/>
+    <w:rsid w:val="00355BF9"/>
     <w:rsid w:val="00365654"/>
     <w:rsid w:val="003715C0"/>
+    <w:rsid w:val="003E41C8"/>
+    <w:rsid w:val="004008A4"/>
     <w:rsid w:val="0040235B"/>
     <w:rsid w:val="00405875"/>
     <w:rsid w:val="00434991"/>
     <w:rsid w:val="00466735"/>
     <w:rsid w:val="0046785A"/>
+    <w:rsid w:val="0048558D"/>
     <w:rsid w:val="004A07E7"/>
+    <w:rsid w:val="004A7E55"/>
     <w:rsid w:val="004C3A1E"/>
     <w:rsid w:val="004D4F58"/>
     <w:rsid w:val="004F1BA7"/>
     <w:rsid w:val="004F2585"/>
     <w:rsid w:val="004F46C1"/>
     <w:rsid w:val="004F6002"/>
     <w:rsid w:val="004F67FC"/>
     <w:rsid w:val="005156D6"/>
+    <w:rsid w:val="005365A8"/>
     <w:rsid w:val="00537A5A"/>
     <w:rsid w:val="005907D2"/>
+    <w:rsid w:val="005B4EEE"/>
     <w:rsid w:val="005E25C8"/>
     <w:rsid w:val="005F5B50"/>
     <w:rsid w:val="00620664"/>
     <w:rsid w:val="00633031"/>
     <w:rsid w:val="00660D18"/>
     <w:rsid w:val="006648CA"/>
+    <w:rsid w:val="006A4F73"/>
+    <w:rsid w:val="006A770A"/>
     <w:rsid w:val="006D7033"/>
     <w:rsid w:val="00710702"/>
     <w:rsid w:val="00713E9C"/>
     <w:rsid w:val="00721D4E"/>
+    <w:rsid w:val="0075718D"/>
+    <w:rsid w:val="0076431A"/>
+    <w:rsid w:val="00781EB1"/>
     <w:rsid w:val="007B51D7"/>
     <w:rsid w:val="007D4762"/>
     <w:rsid w:val="00802A45"/>
+    <w:rsid w:val="008069E5"/>
     <w:rsid w:val="008137DD"/>
     <w:rsid w:val="00817C5A"/>
     <w:rsid w:val="00823DE5"/>
     <w:rsid w:val="008252BA"/>
     <w:rsid w:val="008558B8"/>
+    <w:rsid w:val="0086771F"/>
     <w:rsid w:val="00886695"/>
+    <w:rsid w:val="008B118D"/>
     <w:rsid w:val="008B21E3"/>
     <w:rsid w:val="00903A16"/>
     <w:rsid w:val="0090590C"/>
+    <w:rsid w:val="0091108D"/>
+    <w:rsid w:val="00914D9D"/>
     <w:rsid w:val="009C3DC7"/>
+    <w:rsid w:val="009D6E89"/>
     <w:rsid w:val="00A174D5"/>
+    <w:rsid w:val="00A35B79"/>
+    <w:rsid w:val="00A776A1"/>
     <w:rsid w:val="00A8157C"/>
     <w:rsid w:val="00A9235F"/>
+    <w:rsid w:val="00AD2847"/>
     <w:rsid w:val="00AD3F42"/>
     <w:rsid w:val="00AE4A95"/>
     <w:rsid w:val="00AF2F70"/>
     <w:rsid w:val="00B0548B"/>
     <w:rsid w:val="00B15492"/>
     <w:rsid w:val="00B33B98"/>
     <w:rsid w:val="00B43016"/>
     <w:rsid w:val="00B662E5"/>
+    <w:rsid w:val="00B665AD"/>
+    <w:rsid w:val="00B72C74"/>
     <w:rsid w:val="00B96026"/>
     <w:rsid w:val="00B96821"/>
+    <w:rsid w:val="00C20D01"/>
     <w:rsid w:val="00C215C5"/>
+    <w:rsid w:val="00C31801"/>
     <w:rsid w:val="00C44821"/>
     <w:rsid w:val="00C51058"/>
     <w:rsid w:val="00C624DD"/>
+    <w:rsid w:val="00C80204"/>
+    <w:rsid w:val="00CA11D4"/>
+    <w:rsid w:val="00D05C2E"/>
     <w:rsid w:val="00D11A3B"/>
     <w:rsid w:val="00D22993"/>
+    <w:rsid w:val="00D2686D"/>
+    <w:rsid w:val="00D32DD4"/>
     <w:rsid w:val="00D361E9"/>
     <w:rsid w:val="00D42892"/>
+    <w:rsid w:val="00D73DA4"/>
+    <w:rsid w:val="00D76A96"/>
+    <w:rsid w:val="00D8572C"/>
+    <w:rsid w:val="00DB2B2A"/>
     <w:rsid w:val="00DF0F28"/>
     <w:rsid w:val="00E32C4D"/>
+    <w:rsid w:val="00E515DE"/>
+    <w:rsid w:val="00EB02EF"/>
+    <w:rsid w:val="00EB4868"/>
     <w:rsid w:val="00ED3E48"/>
     <w:rsid w:val="00EE3FFC"/>
+    <w:rsid w:val="00EF461A"/>
     <w:rsid w:val="00F27607"/>
     <w:rsid w:val="00F41E30"/>
     <w:rsid w:val="00F91625"/>
     <w:rsid w:val="00F97F1F"/>
+    <w:rsid w:val="00FB16AD"/>
+    <w:rsid w:val="00FB171C"/>
+    <w:rsid w:val="00FC3841"/>
     <w:rsid w:val="00FF4960"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1B24FDFA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2967E327-C77C-4CB6-83AA-74D4EDC91BC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2318,50 +2620,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B0548B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
@@ -2407,93 +2714,92 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002F3B37"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005156D6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hervorhebung">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="005156D6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
     <w:name w:val="Überschrift 2 Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="berschrift2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B0548B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="169107061">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="258417953">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2800,73 +3106,73 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>781</Words>
-  <Characters>4924</Characters>
+  <Words>821</Words>
+  <Characters>5177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>43</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5694</CharactersWithSpaces>
+  <CharactersWithSpaces>5987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Herwerth, Nadine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>